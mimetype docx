--- v0 (2025-10-05)
+++ v1 (2026-08-19)
@@ -1,102 +1,105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0AAC945B" w14:textId="77777777" w:rsidR="00656DCA" w:rsidRPr="00F83EDC" w:rsidRDefault="00656DCA" w:rsidP="00F83EDC">
+    <w:p w14:paraId="0AAC945B" w14:textId="65142E7E" w:rsidR="00656DCA" w:rsidRPr="00F83EDC" w:rsidRDefault="00656DCA" w:rsidP="00F83EDC">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
       </w:pPr>
       <w:r w:rsidRPr="00F83EDC">
         <w:t>Ansøgningsskema</w:t>
       </w:r>
+      <w:r w:rsidR="004377C2">
+        <w:t xml:space="preserve"> for klinisk lektor/klinisk undervisningslektor</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="19C40B40" w14:textId="77777777" w:rsidR="00656DCA" w:rsidRPr="00F83EDC" w:rsidRDefault="00656DCA" w:rsidP="00F83EDC">
+    <w:p w14:paraId="19C40B40" w14:textId="440AC9D8" w:rsidR="00656DCA" w:rsidRPr="00F83EDC" w:rsidRDefault="00656DCA" w:rsidP="00F83EDC">
       <w:pPr>
         <w:pStyle w:val="Undertitel"/>
       </w:pPr>
       <w:r w:rsidRPr="00F83EDC">
-        <w:t>(Tillæg til ansøgning til en tidsbegrænset ansættelse som klinisk lektor/klinisk undervisningslektor ved Institut for Klinisk Medicin)</w:t>
+        <w:t>(Tillæg til ansøgning til en tidsbegrænset ansættelse ved Institut for Klinisk Medicin)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="487265E8" w14:textId="77777777" w:rsidR="0036202D" w:rsidRPr="008B7E6D" w:rsidRDefault="0036202D" w:rsidP="0036202D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9213" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0080" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblDescription w:val="Ansøgningsskema"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3543"/>
-        <w:gridCol w:w="2552"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3070"/>
+        <w:gridCol w:w="2600"/>
+        <w:gridCol w:w="235"/>
+        <w:gridCol w:w="2835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0036202D" w:rsidRPr="00CC4BED" w14:paraId="40B80CF7" w14:textId="77777777" w:rsidTr="00721FBA">
+      <w:tr w:rsidR="0036202D" w:rsidRPr="00CC4BED" w14:paraId="40B80CF7" w14:textId="77777777" w:rsidTr="00D703F1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9209" w:type="dxa"/>
+            <w:tcW w:w="9213" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
           <w:p w14:paraId="67BC5FE7" w14:textId="77777777" w:rsidR="0036202D" w:rsidRPr="00CC4BED" w:rsidRDefault="0036202D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC4BED">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -252,70 +255,85 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="18500CEE" w14:textId="77777777" w:rsidR="0036202D" w:rsidRPr="008B7E6D" w:rsidRDefault="0036202D">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0036202D" w:rsidRPr="008B7E6D" w14:paraId="1D12905E" w14:textId="77777777" w:rsidTr="00721FBA">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F37477C" w14:textId="77777777" w:rsidR="0036202D" w:rsidRPr="00F65695" w:rsidRDefault="0036202D">
+          <w:p w14:paraId="0A40B611" w14:textId="77777777" w:rsidR="00DE1421" w:rsidRDefault="0021253A">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">d. </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Speciallægeanerkendelse; speciale (husk at uploade dokumentation for din speciallægeanerkendelse)</w:t>
+            <w:r w:rsidR="004377C2" w:rsidRPr="004377C2">
+              <w:rPr>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speciallægeanerkendelse; speciale (husk at uploade dokumentation for din speciallægeanerkendelse). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F37477C" w14:textId="38E2565E" w:rsidR="004377C2" w:rsidRPr="00F65695" w:rsidRDefault="004377C2">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004377C2">
+              <w:rPr>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Hvis du ikke er speciallæge på ansøgningstidspunktet, bedes du angive forventet dato for opnåelse af speciallægeanerkendelsen og vedhæfte relevant dokumentation for, at denne forventes opnået inden ansættelsesdatoen som angivet i stillingsopslaget.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="16BE4966" w14:textId="77777777" w:rsidR="0036202D" w:rsidRPr="008B7E6D" w:rsidRDefault="0036202D">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0036202D" w:rsidRPr="008B7E6D" w14:paraId="0CDA0B7C" w14:textId="77777777" w:rsidTr="00721FBA">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
           </w:tcPr>
@@ -341,2060 +359,2126 @@
               <w:t xml:space="preserve"> Ev</w:t>
             </w:r>
             <w:r w:rsidRPr="00181B63">
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>entuel nuværende ansættelse ved Institut for Klinisk Medicin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="69EB8F01" w14:textId="77777777" w:rsidR="0036202D" w:rsidRPr="008B7E6D" w:rsidRDefault="0036202D">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036202D" w:rsidRPr="008B7E6D" w14:paraId="5E6BE946" w14:textId="77777777" w:rsidTr="00721FBA">
+      <w:tr w:rsidR="0036202D" w:rsidRPr="00694DBD" w14:paraId="7E5C5CDE" w14:textId="77777777" w:rsidTr="00D703F1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9209" w:type="dxa"/>
+            <w:tcW w:w="9213" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-[...61 lines deleted...]
-              <w:t>ejledererfaring</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+          </w:tcPr>
+          <w:p w14:paraId="457D98D1" w14:textId="29D2F8C0" w:rsidR="0036202D" w:rsidRPr="00694DBD" w:rsidRDefault="00D703F1">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="0036202D" w:rsidRPr="00694DBD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>. Undervisning</w:t>
+            </w:r>
+            <w:r w:rsidR="0036202D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>serfaring</w:t>
+            </w:r>
+            <w:r w:rsidR="0036202D" w:rsidRPr="00694DBD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0036202D" w:rsidRPr="00694DBD">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>(gælder u</w:t>
+            </w:r>
+            <w:r w:rsidR="0036202D">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidR="0036202D" w:rsidRPr="00694DBD">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>dervisningserfaring inden for alle faggrupper</w:t>
+            </w:r>
+            <w:r w:rsidR="0036202D">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>, herunder l</w:t>
+            </w:r>
+            <w:r w:rsidR="0036202D" w:rsidRPr="00694DBD">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>ægeuddannelsen samt andre akademiske uddannelser)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B6ACD" w:rsidRPr="008B7E6D" w14:paraId="62D56575" w14:textId="77777777" w:rsidTr="00721FBA">
+      <w:tr w:rsidR="0036202D" w:rsidRPr="00CC4BED" w14:paraId="2B250B8C" w14:textId="77777777" w:rsidTr="00D703F1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1463"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63F487F9" w14:textId="5B09CF88" w:rsidR="0036202D" w:rsidRPr="004456B1" w:rsidRDefault="0036202D">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004456B1">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>a.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004456B1">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Prægraduat undervisning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> og eksamen;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB74BD">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">omfang af undervisning (antal og årrække), </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB74BD">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>typer a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>f undervisning, holdstørrelser, din rolle (f.eks. underviser og/eller kursus- eller eksamensansvarlig)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="37113B84" w14:textId="77777777" w:rsidR="0036202D" w:rsidRPr="004456B1" w:rsidRDefault="0036202D">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0036202D" w:rsidRPr="00CC4BED" w14:paraId="7A3DCD98" w14:textId="77777777" w:rsidTr="00D703F1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3539" w:type="dxa"/>
-[...56 lines deleted...]
-              <w:t>rskningsopgaver; stilling, arbejdsplads og periode</w:t>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A88A6E9" w14:textId="6546752B" w:rsidR="0036202D" w:rsidRPr="003B47AF" w:rsidRDefault="0036202D">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B47AF">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>b.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B47AF">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Postgraduat undervisning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B47AF">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> emner, omfang og professionelle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>fag</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B47AF">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>grupper</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-                <w:bCs/>
+          </w:tcPr>
+          <w:p w14:paraId="17783960" w14:textId="77777777" w:rsidR="0036202D" w:rsidRPr="003B47AF" w:rsidRDefault="0036202D">
+            <w:pPr>
+              <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A23DFD" w:rsidRPr="008B7E6D" w14:paraId="477F5664" w14:textId="77777777" w:rsidTr="00721FBA">
+      <w:tr w:rsidR="0036202D" w:rsidRPr="004929A3" w14:paraId="365FEA71" w14:textId="77777777" w:rsidTr="00D703F1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3539" w:type="dxa"/>
-[...117 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3005497D" w14:textId="404386C6" w:rsidR="0036202D" w:rsidRPr="004929A3" w:rsidRDefault="0036202D">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004929A3">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>c.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004929A3">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00572592">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004929A3">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>lanlægning og organisering af undervisning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004929A3">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004929A3">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>ræ- såvel som postgraduat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (kort beskrivelse og din rolle)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="55E11142" w14:textId="77777777" w:rsidR="0036202D" w:rsidRPr="004929A3" w:rsidRDefault="0036202D">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A23DFD" w:rsidRPr="008B7E6D" w14:paraId="0965828A" w14:textId="77777777" w:rsidTr="00721FBA">
+      <w:tr w:rsidR="0036202D" w:rsidRPr="004929A3" w14:paraId="1B4588AC" w14:textId="77777777" w:rsidTr="00D703F1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3539" w:type="dxa"/>
-[...43 lines deleted...]
-                <w:bCs/>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18B1C63F" w14:textId="1CCEBB5C" w:rsidR="0036202D" w:rsidRPr="004929A3" w:rsidRDefault="0036202D" w:rsidP="0021253A">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004929A3">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004929A3">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D5EB6">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Formel pædagogisk uddannelseskompetence (anden pædagogisk uddannelseskompetence end obligatoriske kurser i hoveduddannelsen (HU), f.eks. Introduktion til Universitetspædagogik</w:t>
+            </w:r>
+            <w:r w:rsidR="00950E3C">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00B07569">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> online kursus: </w:t>
+            </w:r>
+            <w:r w:rsidR="00950E3C">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Klinikeren som underviser</w:t>
+            </w:r>
+            <w:r w:rsidR="00B07569">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D5EB6">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0021253A">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">eller </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D5EB6">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>lign.</w:t>
+            </w:r>
+            <w:r w:rsidR="0021253A">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="770F2684" w14:textId="77777777" w:rsidR="0036202D" w:rsidRPr="004929A3" w:rsidRDefault="0036202D">
+            <w:pPr>
+              <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A23DFD" w:rsidRPr="008B7E6D" w14:paraId="5094D495" w14:textId="77777777" w:rsidTr="00721FBA">
+      <w:tr w:rsidR="0036202D" w:rsidRPr="00CC4BED" w14:paraId="56C2DF23" w14:textId="77777777" w:rsidTr="00D703F1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3539" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65AB65D4" w14:textId="4C9ED21A" w:rsidR="00C66E53" w:rsidRPr="00F83EDC" w:rsidRDefault="0036202D">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:b/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Antal som medforfatter</w:t>
-[...29 lines deleted...]
-                <w:noProof/>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC4BED">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004929A3">
+              <w:rPr>
+                <w:bCs/>
+                <w:noProof/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Anden undervisningserfaring</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B6E6FC5" w14:textId="77777777" w:rsidR="0036202D" w:rsidRPr="00CC4BED" w:rsidRDefault="0036202D">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A23DFD" w:rsidRPr="008B7E6D" w14:paraId="3DF846D4" w14:textId="77777777" w:rsidTr="00721FBA">
+      <w:tr w:rsidR="0036202D" w:rsidRPr="00CC4BED" w14:paraId="400B00AF" w14:textId="77777777" w:rsidTr="00D703F1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3539" w:type="dxa"/>
-[...47 lines deleted...]
-          </w:p>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CF72440" w14:textId="6F3B0D90" w:rsidR="0036202D" w:rsidRPr="007A7F6D" w:rsidRDefault="0036202D">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD3722">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD3722">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Reflek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD3722">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">ion </w:t>
+            </w:r>
+            <w:r w:rsidR="00B036DA">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">over dine undervisningskompetencer </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD3722">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">(kort beskrivelse af, hvilke særlige personlige egenskaber, du </w:t>
+            </w:r>
+            <w:r w:rsidR="00342638">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>bidrager</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD3722">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> med som underviser)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="00365943" w14:textId="77777777" w:rsidR="00FE753F" w:rsidRPr="00FE753F" w:rsidRDefault="00FE753F" w:rsidP="00FE753F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A23DFD" w:rsidRPr="008B7E6D" w14:paraId="38AFE193" w14:textId="77777777" w:rsidTr="00721FBA">
+      <w:tr w:rsidR="000001A8" w:rsidRPr="00CC4BED" w14:paraId="12DDC0E8" w14:textId="77777777" w:rsidTr="00BE5290">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3539" w:type="dxa"/>
-[...22 lines deleted...]
-            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FF7C0EE" w14:textId="3ED40FCE" w:rsidR="000001A8" w:rsidRDefault="000001A8" w:rsidP="000001A8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">g. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Vejledererfaring</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="216CFA6A" w14:textId="4AF55849" w:rsidR="000001A8" w:rsidRPr="00FE753F" w:rsidRDefault="00950E3C" w:rsidP="000001A8">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hovedvejleder </w:t>
+            </w:r>
+            <w:r w:rsidR="000001A8" w:rsidRPr="0036202D">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="000001A8">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Antal)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EB14CD8" w14:textId="7572C4AC" w:rsidR="000001A8" w:rsidRPr="000001A8" w:rsidRDefault="00950E3C" w:rsidP="000001A8">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medvejleder </w:t>
+            </w:r>
+            <w:r w:rsidR="000001A8">
+              <w:t>(Antal)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A23DFD" w:rsidRPr="008B7E6D" w14:paraId="2F951AE9" w14:textId="77777777" w:rsidTr="00721FBA">
+      <w:tr w:rsidR="000001A8" w:rsidRPr="00CC4BED" w14:paraId="3AD29CFC" w14:textId="77777777" w:rsidTr="00BE5290">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3539" w:type="dxa"/>
-[...27 lines deleted...]
-            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="119C650C" w14:textId="4B53681E" w:rsidR="000001A8" w:rsidRDefault="000001A8" w:rsidP="000001A8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0036202D">
+              <w:rPr>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bachelorprojekter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-          </w:p>
+          </w:tcPr>
+          <w:p w14:paraId="44DDD201" w14:textId="77777777" w:rsidR="000001A8" w:rsidRPr="00FE753F" w:rsidRDefault="000001A8" w:rsidP="000001A8"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37DD2B4B" w14:textId="4A62A196" w:rsidR="000001A8" w:rsidRPr="00FE753F" w:rsidRDefault="000001A8" w:rsidP="000001A8"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A23DFD" w:rsidRPr="008B7E6D" w14:paraId="057EF99D" w14:textId="77777777" w:rsidTr="00721FBA">
+      <w:tr w:rsidR="000001A8" w:rsidRPr="00CC4BED" w14:paraId="5C2F26C5" w14:textId="77777777" w:rsidTr="00BE5290">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3539" w:type="dxa"/>
-[...27 lines deleted...]
-            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B8F7E7A" w14:textId="59CE2109" w:rsidR="000001A8" w:rsidRDefault="000001A8" w:rsidP="000001A8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0036202D">
+              <w:rPr>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Kandidatspecialer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-          </w:p>
+          </w:tcPr>
+          <w:p w14:paraId="0BBC1AF3" w14:textId="77777777" w:rsidR="000001A8" w:rsidRPr="00FE753F" w:rsidRDefault="000001A8" w:rsidP="000001A8"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF3F5F2" w14:textId="468231C5" w:rsidR="000001A8" w:rsidRPr="00FE753F" w:rsidRDefault="000001A8" w:rsidP="000001A8"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B6ACD" w:rsidRPr="008B7E6D" w14:paraId="3731FB9A" w14:textId="77777777" w:rsidTr="00721FBA">
+      <w:tr w:rsidR="000001A8" w:rsidRPr="00CC4BED" w14:paraId="3E1D8208" w14:textId="77777777" w:rsidTr="00BE5290">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3539" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79E3FAC2" w14:textId="53D643D0" w:rsidR="000001A8" w:rsidRDefault="000001A8" w:rsidP="000001A8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0036202D">
+              <w:rPr>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Ph.d</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="009B6ACD" w:rsidRPr="0012709C">
-[...39 lines deleted...]
-          </w:p>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E12E905" w14:textId="77777777" w:rsidR="000001A8" w:rsidRPr="00FE753F" w:rsidRDefault="000001A8" w:rsidP="000001A8"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A17CCED" w14:textId="2A02F237" w:rsidR="000001A8" w:rsidRPr="00FE753F" w:rsidRDefault="000001A8" w:rsidP="000001A8"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B6ACD" w:rsidRPr="008B7E6D" w14:paraId="62A12F69" w14:textId="77777777" w:rsidTr="00721FBA">
+      <w:tr w:rsidR="00D703F1" w:rsidRPr="00DD75D0" w14:paraId="2257AD15" w14:textId="77777777" w:rsidTr="00D703F1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3539" w:type="dxa"/>
-[...16 lines deleted...]
-            <w:r w:rsidR="009B6ACD" w:rsidRPr="0012709C">
+            <w:tcW w:w="9213" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B590D14" w14:textId="6BF2D73B" w:rsidR="00D703F1" w:rsidRPr="00DD75D0" w:rsidRDefault="00D703F1" w:rsidP="00EC7F85">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA1106">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>. Forsknings</w:t>
+            </w:r>
+            <w:r w:rsidR="004E0B37">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA1106">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">og </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA1106">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>ledelse</w:t>
+            </w:r>
+            <w:r w:rsidR="002A75C6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>serfaring</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D703F1" w:rsidRPr="0012709C" w14:paraId="2DE06104" w14:textId="77777777" w:rsidTr="00D703F1">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1897B900" w14:textId="77777777" w:rsidR="00D703F1" w:rsidRPr="00721FBA" w:rsidRDefault="00D703F1" w:rsidP="00EC7F85">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F65695">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="009B6ACD" w:rsidRPr="0012709C">
-[...9 lines deleted...]
-              <w:t>redaktørrolle i  lærebøger og tidsskrifter</w:t>
+            <w:r w:rsidRPr="00F65695">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Tidligere og/eller nuværende stilling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F65695">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>er</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F65695">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> med fo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>rskningsopgaver; stilling, arbejdsplads og periode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5D67652C" w14:textId="77777777" w:rsidR="009B6ACD" w:rsidRPr="00CA1106" w:rsidRDefault="009B6ACD">
+          </w:tcPr>
+          <w:p w14:paraId="0FA0FB96" w14:textId="77777777" w:rsidR="00D703F1" w:rsidRPr="0012709C" w:rsidRDefault="00D703F1" w:rsidP="00EC7F85">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B46F18" w:rsidRPr="00B77786" w14:paraId="465312F5" w14:textId="77777777" w:rsidTr="00721FBA">
+      <w:tr w:rsidR="00D703F1" w:rsidRPr="00CA1106" w14:paraId="1AD56B3F" w14:textId="77777777" w:rsidTr="00D703F1">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13F6A0C9" w14:textId="77777777" w:rsidR="00D703F1" w:rsidRPr="00721FBA" w:rsidRDefault="00D703F1" w:rsidP="00EC7F85">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0012709C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0012709C">
+              <w:rPr>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Antal PubMed-indekse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>rede</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0012709C">
+              <w:rPr>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> og peer reviewed publikationer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7782F9AF" w14:textId="77777777" w:rsidR="00D703F1" w:rsidRPr="00CA1106" w:rsidRDefault="00D703F1" w:rsidP="00EC7F85">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0012709C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Total</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="76B1B764" w14:textId="77777777" w:rsidR="00D703F1" w:rsidRPr="00CA1106" w:rsidRDefault="00D703F1" w:rsidP="00EC7F85">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0012709C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Indenfor de seneste tre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> fulde</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0012709C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> år</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> + indeværende år</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D703F1" w:rsidRPr="00CA1106" w14:paraId="24F4F46B" w14:textId="77777777" w:rsidTr="00D703F1">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0880035E" w14:textId="77777777" w:rsidR="00D703F1" w:rsidRPr="00721FBA" w:rsidRDefault="00D703F1" w:rsidP="00EC7F85">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Antal som førsteforfatter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="320DD875" w14:textId="77777777" w:rsidR="00D703F1" w:rsidRPr="00CA1106" w:rsidRDefault="00D703F1" w:rsidP="00EC7F85">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5835D9E4" w14:textId="77777777" w:rsidR="00D703F1" w:rsidRPr="00CA1106" w:rsidRDefault="00D703F1" w:rsidP="00EC7F85">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D703F1" w:rsidRPr="00CA1106" w14:paraId="20FA2709" w14:textId="77777777" w:rsidTr="00D703F1">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6451789F" w14:textId="77777777" w:rsidR="00D703F1" w:rsidRPr="00A23DFD" w:rsidRDefault="00D703F1" w:rsidP="00EC7F85">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Antal som medforfatter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="248D5E1B" w14:textId="77777777" w:rsidR="00D703F1" w:rsidRPr="00CA1106" w:rsidRDefault="00D703F1" w:rsidP="00EC7F85">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E5FEC53" w14:textId="77777777" w:rsidR="00D703F1" w:rsidRPr="00CA1106" w:rsidRDefault="00D703F1" w:rsidP="00EC7F85">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D703F1" w:rsidRPr="00CA1106" w14:paraId="1EAF66CB" w14:textId="77777777" w:rsidTr="00D703F1">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37B859EA" w14:textId="77777777" w:rsidR="00D703F1" w:rsidRPr="00A23DFD" w:rsidRDefault="00D703F1" w:rsidP="00EC7F85">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Antal som sidsteforfatter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="365E3116" w14:textId="77777777" w:rsidR="00D703F1" w:rsidRPr="00CA1106" w:rsidRDefault="00D703F1" w:rsidP="00EC7F85">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="568DF2FB" w14:textId="77777777" w:rsidR="00D703F1" w:rsidRPr="00CA1106" w:rsidRDefault="00D703F1" w:rsidP="00EC7F85">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D703F1" w:rsidRPr="00CA1106" w14:paraId="6FACB602" w14:textId="77777777" w:rsidTr="00D703F1">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A074AE5" w14:textId="77777777" w:rsidR="00D703F1" w:rsidRPr="00721FBA" w:rsidRDefault="00D703F1" w:rsidP="00EC7F85">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC4BED">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Total:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D1022B" w14:textId="77777777" w:rsidR="00D703F1" w:rsidRPr="00CA1106" w:rsidRDefault="00D703F1" w:rsidP="00EC7F85">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="314CF055" w14:textId="77777777" w:rsidR="00D703F1" w:rsidRPr="00CA1106" w:rsidRDefault="00D703F1" w:rsidP="00EC7F85">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D703F1" w:rsidRPr="00CA1106" w14:paraId="6B816185" w14:textId="77777777" w:rsidTr="00D703F1">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FCF4F5B" w14:textId="77777777" w:rsidR="00D703F1" w:rsidRPr="00A23DFD" w:rsidRDefault="00D703F1" w:rsidP="00EC7F85">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC4BED">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Dan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ske publikationer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F242DCC" w14:textId="77777777" w:rsidR="00D703F1" w:rsidRPr="00CA1106" w:rsidRDefault="00D703F1" w:rsidP="00EC7F85">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="09FDDFDA" w14:textId="77777777" w:rsidR="00D703F1" w:rsidRPr="00CA1106" w:rsidRDefault="00D703F1" w:rsidP="00EC7F85">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D703F1" w:rsidRPr="00CA1106" w14:paraId="117F9163" w14:textId="77777777" w:rsidTr="00D703F1">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D87156A" w14:textId="77777777" w:rsidR="00D703F1" w:rsidRPr="00721FBA" w:rsidRDefault="00D703F1" w:rsidP="00EC7F85">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC4BED">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>e publikationer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="224D6524" w14:textId="77777777" w:rsidR="00D703F1" w:rsidRPr="00CA1106" w:rsidRDefault="00D703F1" w:rsidP="00EC7F85">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E2DE38F" w14:textId="77777777" w:rsidR="00D703F1" w:rsidRPr="00CA1106" w:rsidRDefault="00D703F1" w:rsidP="00EC7F85">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D703F1" w:rsidRPr="00CA1106" w14:paraId="6491EAAB" w14:textId="77777777" w:rsidTr="00D703F1">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65F92B6D" w14:textId="77777777" w:rsidR="00D703F1" w:rsidRDefault="00D703F1" w:rsidP="00EC7F85">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0012709C">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0012709C">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0012709C">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>ublikationer i lærebøger/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>kapitler i lærebøger</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2303D1BC" w14:textId="77777777" w:rsidR="00D703F1" w:rsidRPr="00CA1106" w:rsidRDefault="00D703F1" w:rsidP="00EC7F85">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D703F1" w:rsidRPr="00CA1106" w14:paraId="6823EC5E" w14:textId="77777777" w:rsidTr="00D703F1">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE48600" w14:textId="77777777" w:rsidR="00D703F1" w:rsidRDefault="00D703F1" w:rsidP="00EC7F85">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0012709C">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0012709C">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Videnskabelig </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>redaktørrolle i  lærebøger og tidsskrifter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="75F58CB5" w14:textId="77777777" w:rsidR="00D703F1" w:rsidRPr="00CA1106" w:rsidRDefault="00D703F1" w:rsidP="00EC7F85">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D703F1" w:rsidRPr="0012709C" w14:paraId="1F16F913" w14:textId="77777777" w:rsidTr="00D703F1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="158B7AAD" w14:textId="639313BB" w:rsidR="00D703F1" w:rsidRPr="00721FBA" w:rsidRDefault="000001A8" w:rsidP="00EC7F85">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00D703F1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00D703F1">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Erfaring med forskningsledelse og administration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="22EDFD31" w14:textId="77777777" w:rsidR="00D703F1" w:rsidRPr="0012709C" w:rsidRDefault="00D703F1" w:rsidP="00EC7F85">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D703F1" w:rsidRPr="0012709C" w14:paraId="5E1085F6" w14:textId="77777777" w:rsidTr="00D703F1">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3539" w:type="dxa"/>
-[...102 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F5E1130" w14:textId="6EC0905B" w:rsidR="00D703F1" w:rsidRPr="00180A33" w:rsidRDefault="000001A8" w:rsidP="00EC7F85">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidR="00D703F1" w:rsidRPr="00A23DFD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D703F1" w:rsidRPr="00180A33">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Anden ledelseserfaring</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="66C63C9F" w14:textId="77777777" w:rsidR="00D703F1" w:rsidRPr="0012709C" w:rsidRDefault="00D703F1" w:rsidP="00EC7F85">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B46F18" w:rsidRPr="00B77786" w14:paraId="0B07B904" w14:textId="77777777" w:rsidTr="00721FBA">
-[...50 lines deleted...]
-      <w:tr w:rsidR="00B46F18" w:rsidRPr="00B77786" w14:paraId="63FF7107" w14:textId="77777777" w:rsidTr="00721FBA">
+      <w:tr w:rsidR="0036202D" w:rsidRPr="00CC4BED" w14:paraId="2BC994D2" w14:textId="77777777" w:rsidTr="00D703F1">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3539" w:type="dxa"/>
-[...39 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="9213" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="01260CE6" w14:textId="3A947ECD" w:rsidR="0036202D" w:rsidRPr="00F65695" w:rsidRDefault="00CA1106">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="0036202D" w:rsidRPr="00F65695">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="003C5CF9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Innovation, s</w:t>
+            </w:r>
+            <w:r w:rsidR="0036202D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">amfundsmæssig </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD436C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">impact </w:t>
+            </w:r>
+            <w:r w:rsidR="0036202D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>og organisatorisk bidrag</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B46F18" w:rsidRPr="00B77786" w14:paraId="0FEC2F8A" w14:textId="77777777" w:rsidTr="00721FBA">
-[...218 lines deleted...]
-      <w:tr w:rsidR="0036202D" w:rsidRPr="00694DBD" w14:paraId="7E5C5CDE" w14:textId="77777777" w:rsidTr="00721FBA">
+      <w:tr w:rsidR="00407CD6" w:rsidRPr="00694DBD" w14:paraId="0C466469" w14:textId="77777777" w:rsidTr="00D703F1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9209" w:type="dxa"/>
-[...40 lines deleted...]
-              </w:rPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A24C999" w14:textId="62F5491B" w:rsidR="00950E3C" w:rsidRPr="00694DBD" w:rsidRDefault="00950E3C" w:rsidP="0021253A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00296D74">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF18E8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0036202D" w:rsidRPr="00694DBD">
-[...88 lines deleted...]
-              <w:t>f undervisning, holdstørrelser, din rolle (f.eks. underviser og/eller kursus- eller eksamensansvarlig)</w:t>
+            <w:r w:rsidRPr="00D96603">
+              <w:t xml:space="preserve">Beskriv bidrag til udvikling, modning eller implementering af nye </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">innovative </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96603">
+              <w:t xml:space="preserve">løsninger, metoder, produkter, services, processer eller praksisser. Det kan fx være innovationsprojekter, iværksætteri, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D96603">
+              <w:t>proof</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D96603">
+              <w:t>-of-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D96603">
+              <w:t>concept</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D96603">
+              <w:t xml:space="preserve">, IP-/patentspor, software, prototyper, </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">digitale løsninger, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96603">
+              <w:t>der omsætter forskningsbaseret viden til praksis.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="37113B84" w14:textId="77777777" w:rsidR="0036202D" w:rsidRPr="004456B1" w:rsidRDefault="0036202D">
+          <w:p w14:paraId="3056C814" w14:textId="77777777" w:rsidR="00407CD6" w:rsidRPr="00694DBD" w:rsidRDefault="00407CD6">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036202D" w:rsidRPr="00CC4BED" w14:paraId="7A3DCD98" w14:textId="77777777" w:rsidTr="00721FBA">
+      <w:tr w:rsidR="0036202D" w:rsidRPr="00694DBD" w14:paraId="2EC60054" w14:textId="77777777" w:rsidTr="00D703F1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3539" w:type="dxa"/>
-[...43 lines deleted...]
-              <w:t>grupper</w:t>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F5EF7C8" w14:textId="2DD666FC" w:rsidR="00950E3C" w:rsidRPr="00694DBD" w:rsidRDefault="00950E3C" w:rsidP="0021253A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">b. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96603">
+              <w:t>Beskriv den konkrete eller sandsynliggjorte værdi af bidraget for fx patienter,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96603">
+              <w:t>myndigheder</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> eller </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96603">
+              <w:t>civilsamfund</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96603">
+              <w:t>Angiv tegn på anvendelse, respons, implementering, ændret praksis, beslutningsstøtte eller anden virkning.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="17783960" w14:textId="77777777" w:rsidR="0036202D" w:rsidRPr="003B47AF" w:rsidRDefault="0036202D">
+          <w:p w14:paraId="2954A18A" w14:textId="77777777" w:rsidR="0036202D" w:rsidRPr="00694DBD" w:rsidRDefault="0036202D">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036202D" w:rsidRPr="004929A3" w14:paraId="365FEA71" w14:textId="77777777" w:rsidTr="00721FBA">
+      <w:tr w:rsidR="00407CD6" w:rsidRPr="00694DBD" w14:paraId="185E181D" w14:textId="77777777" w:rsidTr="00D703F1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3539" w:type="dxa"/>
-[...41 lines deleted...]
-              </w:rPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3458D8AE" w14:textId="630C5A4F" w:rsidR="00950E3C" w:rsidRDefault="00950E3C" w:rsidP="0021253A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">c. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96603">
+              <w:t xml:space="preserve">Beskriv samarbejde med private virksomheder, offentlige organisationer, hospitaler, myndigheder, patientforeninger, NGO’er eller andre eksterne aktører. Angiv formål, </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA47E3">
+              <w:t>din</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA47E3" w:rsidRPr="00D96603">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> (kort beskrivelse af relevante projekter og din rolle)</w:t>
+            <w:r w:rsidRPr="00D96603">
+              <w:t>rolle og hvad samarbejdet konkret har bidraget til.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="55E11142" w14:textId="77777777" w:rsidR="0036202D" w:rsidRPr="004929A3" w:rsidRDefault="0036202D">
+          <w:p w14:paraId="4F7D637A" w14:textId="77777777" w:rsidR="00407CD6" w:rsidRPr="00694DBD" w:rsidRDefault="00407CD6">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036202D" w:rsidRPr="004929A3" w14:paraId="1B4588AC" w14:textId="77777777" w:rsidTr="00721FBA">
+      <w:tr w:rsidR="0036202D" w:rsidRPr="00694DBD" w14:paraId="6CAD6FF7" w14:textId="77777777" w:rsidTr="00D703F1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3539" w:type="dxa"/>
-[...24 lines deleted...]
-              </w:rPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D075E25" w14:textId="64EA2A69" w:rsidR="00950E3C" w:rsidRPr="00694DBD" w:rsidRDefault="00950E3C" w:rsidP="0021253A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00296D74">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>d.</w:t>
+            </w:r>
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006D5EB6">
-[...9 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="00D96603">
+              <w:t xml:space="preserve">Beskriv bidrag til råd, udvalg, komitéer, nævn, bestyrelser, ekspertgrupper eller andre faglige/tværfaglige fora. Angiv </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA47E3">
+              <w:t>din</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA47E3" w:rsidRPr="00D96603">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96603">
+              <w:t xml:space="preserve">rolle og hvordan bidraget har fremmet brugen af forskningsbaseret viden i praksis, rådgivning, </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">eller </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96603">
+              <w:t>policy.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="770F2684" w14:textId="77777777" w:rsidR="0036202D" w:rsidRPr="004929A3" w:rsidRDefault="0036202D">
+          <w:p w14:paraId="1EB3A429" w14:textId="77777777" w:rsidR="0036202D" w:rsidRPr="00694DBD" w:rsidRDefault="0036202D">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036202D" w:rsidRPr="00CC4BED" w14:paraId="56C2DF23" w14:textId="77777777" w:rsidTr="00721FBA">
+      <w:tr w:rsidR="008D6485" w:rsidRPr="00694DBD" w14:paraId="372A4E20" w14:textId="77777777" w:rsidTr="00D703F1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3539" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:t>Anden undervisningserfaring</w:t>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22A07D2A" w14:textId="07D35003" w:rsidR="008D6485" w:rsidRDefault="008D6485">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90370">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>e.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Ev</w:t>
+            </w:r>
+            <w:r w:rsidR="00705DD2">
+              <w:t>entuel</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> deltagelse i instituttets formelle fora, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00694DBD">
+              <w:t>arbejdsgrupper og</w:t>
+            </w:r>
+            <w:r>
+              <w:t>/eller</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00694DBD">
+              <w:t xml:space="preserve"> bedømmelsesudvalg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="7B6E6FC5" w14:textId="77777777" w:rsidR="0036202D" w:rsidRPr="00CC4BED" w:rsidRDefault="0036202D">
-[...3 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="01EE89D4" w14:textId="77777777" w:rsidR="008D6485" w:rsidRPr="00694DBD" w:rsidRDefault="008D6485">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036202D" w:rsidRPr="00CC4BED" w14:paraId="400B00AF" w14:textId="77777777" w:rsidTr="00721FBA">
+      <w:tr w:rsidR="0036202D" w:rsidRPr="00694DBD" w14:paraId="1615A15E" w14:textId="77777777" w:rsidTr="00D703F1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3539" w:type="dxa"/>
-[...61 lines deleted...]
-          <w:p w14:paraId="00365943" w14:textId="77777777" w:rsidR="00FE753F" w:rsidRPr="00FE753F" w:rsidRDefault="00FE753F" w:rsidP="00FE753F"/>
+            <w:tcW w:w="9213" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+          </w:tcPr>
+          <w:p w14:paraId="54AD43FA" w14:textId="015EE056" w:rsidR="00950E3C" w:rsidRPr="00694DBD" w:rsidRDefault="00E6465E" w:rsidP="0028057C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. </w:t>
+            </w:r>
+            <w:r w:rsidR="00950E3C" w:rsidRPr="00683A90">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Motivation</w:t>
+            </w:r>
+            <w:r w:rsidR="0028057C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="0028057C" w:rsidRPr="00683A90">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beskriv </w:t>
+            </w:r>
+            <w:r w:rsidR="0028225B">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>h</w:t>
+            </w:r>
+            <w:r w:rsidR="0028225B" w:rsidRPr="0028225B">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>vordan du ønsker at</w:t>
+            </w:r>
+            <w:r w:rsidR="0028225B">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0028057C" w:rsidRPr="00683A90">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>bidrage til undervisningen ved Institut for Klinisk Medicin, herunder dine ambitioner for undervisningen, refleksioner over undervisningsudvikling samt brug af feedback fra kollegaer, studerende og andre relevante aktører. Beskriv også gerne dit bidrag til videndeling om undervisningspraksis og din interesse for at medvirke til instituttets udvikling gennem deltagelse i formelle fora, arbejdsgrupper og bedømmelsesudvalg. Eventuelle øvrige relevante kvalifikationer kan ligeledes anføres. Hvis du søger en stilling med en bestemt funktion, bedes du forholde dig til denne i din motivation.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036202D" w:rsidRPr="00CC4BED" w14:paraId="2BC994D2" w14:textId="77777777" w:rsidTr="00721FBA">
-[...45 lines deleted...]
-      <w:tr w:rsidR="0036202D" w:rsidRPr="00694DBD" w14:paraId="2EC60054" w14:textId="77777777" w:rsidTr="00721FBA">
+      <w:tr w:rsidR="0036202D" w:rsidRPr="00694DBD" w14:paraId="596566B1" w14:textId="77777777" w:rsidTr="00D703F1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3539" w:type="dxa"/>
-[...146 lines deleted...]
-            <w:tcW w:w="9209" w:type="dxa"/>
+            <w:tcW w:w="9213" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
-[...92 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="56DC5AEE" w14:textId="77777777" w:rsidR="0036202D" w:rsidRPr="00694DBD" w:rsidRDefault="0036202D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5E9936BF" w14:textId="77777777" w:rsidR="0036202D" w:rsidRPr="00694DBD" w:rsidRDefault="0036202D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="36D638DF" w14:textId="77777777" w:rsidR="0036202D" w:rsidRPr="00694DBD" w:rsidRDefault="0036202D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
@@ -2418,154 +2502,227 @@
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5027AAC6" w14:textId="77777777" w:rsidR="0036202D" w:rsidRPr="00694DBD" w:rsidRDefault="0036202D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1CCF57BB" w14:textId="77777777" w:rsidR="0036202D" w:rsidRPr="00694DBD" w:rsidRDefault="0036202D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="09F2332F" w14:textId="77777777" w:rsidR="00EA63E4" w:rsidRDefault="00EA63E4"/>
-    <w:sectPr w:rsidR="00EA63E4" w:rsidSect="0036202D">
+    <w:p w14:paraId="42778679" w14:textId="77777777" w:rsidR="00B37960" w:rsidRDefault="00B37960"/>
+    <w:sectPr w:rsidR="00B37960" w:rsidSect="0036202D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1560" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="90"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0036202D"/>
+    <w:rsid w:val="000001A8"/>
+    <w:rsid w:val="00067B45"/>
+    <w:rsid w:val="00104CF7"/>
+    <w:rsid w:val="0015529B"/>
     <w:rsid w:val="00180A33"/>
     <w:rsid w:val="00190FD4"/>
     <w:rsid w:val="00200CB7"/>
     <w:rsid w:val="0020495E"/>
+    <w:rsid w:val="0021253A"/>
     <w:rsid w:val="00217B9F"/>
+    <w:rsid w:val="0028057C"/>
+    <w:rsid w:val="0028225B"/>
+    <w:rsid w:val="0028337E"/>
+    <w:rsid w:val="002905BA"/>
+    <w:rsid w:val="00296D74"/>
+    <w:rsid w:val="002A75C6"/>
+    <w:rsid w:val="002E5D3E"/>
+    <w:rsid w:val="002F41A1"/>
     <w:rsid w:val="00342638"/>
     <w:rsid w:val="00347038"/>
     <w:rsid w:val="0036202D"/>
     <w:rsid w:val="003954D1"/>
+    <w:rsid w:val="003A44E2"/>
+    <w:rsid w:val="003B5CFC"/>
+    <w:rsid w:val="003C5CF9"/>
+    <w:rsid w:val="003D4EB7"/>
+    <w:rsid w:val="00407CD6"/>
+    <w:rsid w:val="004377C2"/>
     <w:rsid w:val="0044286B"/>
+    <w:rsid w:val="00446218"/>
+    <w:rsid w:val="0045574A"/>
+    <w:rsid w:val="00491E2C"/>
     <w:rsid w:val="004D3EA8"/>
+    <w:rsid w:val="004E0B37"/>
+    <w:rsid w:val="00513695"/>
     <w:rsid w:val="00520BF4"/>
+    <w:rsid w:val="00572592"/>
     <w:rsid w:val="00624C5C"/>
+    <w:rsid w:val="00645E7B"/>
     <w:rsid w:val="00656DCA"/>
+    <w:rsid w:val="0067010F"/>
+    <w:rsid w:val="00683A90"/>
+    <w:rsid w:val="0069645C"/>
     <w:rsid w:val="006975A7"/>
+    <w:rsid w:val="006A236F"/>
+    <w:rsid w:val="006E1E1B"/>
+    <w:rsid w:val="00705DD2"/>
+    <w:rsid w:val="007138D9"/>
     <w:rsid w:val="00721FBA"/>
+    <w:rsid w:val="00772927"/>
+    <w:rsid w:val="007D66B8"/>
+    <w:rsid w:val="007E34AF"/>
     <w:rsid w:val="008218FD"/>
+    <w:rsid w:val="00855520"/>
     <w:rsid w:val="00876601"/>
+    <w:rsid w:val="00887024"/>
+    <w:rsid w:val="008A58B5"/>
+    <w:rsid w:val="008D54A4"/>
+    <w:rsid w:val="008D6485"/>
     <w:rsid w:val="00906E6C"/>
+    <w:rsid w:val="00950E3C"/>
+    <w:rsid w:val="00991638"/>
     <w:rsid w:val="009B6ACD"/>
     <w:rsid w:val="009D2BE3"/>
+    <w:rsid w:val="009E154E"/>
     <w:rsid w:val="009E56C3"/>
     <w:rsid w:val="009F6F64"/>
     <w:rsid w:val="00A23DFD"/>
+    <w:rsid w:val="00AA47E3"/>
     <w:rsid w:val="00AB22D9"/>
     <w:rsid w:val="00AB5BCF"/>
     <w:rsid w:val="00AC5E87"/>
+    <w:rsid w:val="00B036DA"/>
+    <w:rsid w:val="00B07569"/>
+    <w:rsid w:val="00B31C6D"/>
+    <w:rsid w:val="00B37960"/>
     <w:rsid w:val="00B46F18"/>
     <w:rsid w:val="00B67071"/>
+    <w:rsid w:val="00B75CEB"/>
+    <w:rsid w:val="00BA3DF2"/>
     <w:rsid w:val="00BD4926"/>
     <w:rsid w:val="00C01833"/>
+    <w:rsid w:val="00C3675E"/>
     <w:rsid w:val="00C41898"/>
+    <w:rsid w:val="00C44FD4"/>
     <w:rsid w:val="00C66E53"/>
     <w:rsid w:val="00CA1106"/>
     <w:rsid w:val="00CC0B3B"/>
     <w:rsid w:val="00CE7E77"/>
     <w:rsid w:val="00D04C5C"/>
+    <w:rsid w:val="00D3220B"/>
+    <w:rsid w:val="00D703F1"/>
     <w:rsid w:val="00D83B1A"/>
+    <w:rsid w:val="00D95BE2"/>
+    <w:rsid w:val="00D96603"/>
     <w:rsid w:val="00DA0B79"/>
+    <w:rsid w:val="00DE1421"/>
+    <w:rsid w:val="00DE1AFE"/>
+    <w:rsid w:val="00DF18E8"/>
+    <w:rsid w:val="00E14B89"/>
+    <w:rsid w:val="00E454C8"/>
     <w:rsid w:val="00E61A0D"/>
+    <w:rsid w:val="00E6465E"/>
     <w:rsid w:val="00EA63E4"/>
     <w:rsid w:val="00EE3B0F"/>
+    <w:rsid w:val="00EF0C06"/>
+    <w:rsid w:val="00F025CF"/>
+    <w:rsid w:val="00F12560"/>
     <w:rsid w:val="00F470E0"/>
+    <w:rsid w:val="00F60834"/>
     <w:rsid w:val="00F83EDC"/>
+    <w:rsid w:val="00F90370"/>
     <w:rsid w:val="00FA4B8A"/>
+    <w:rsid w:val="00FA5F84"/>
+    <w:rsid w:val="00FD436C"/>
+    <w:rsid w:val="00FE623E"/>
     <w:rsid w:val="00FE753F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="da-DK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -3583,50 +3740,81 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CA1106"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentaremneTegn">
     <w:name w:val="Kommentaremne Tegn"/>
     <w:basedOn w:val="KommentartekstTegn"/>
     <w:link w:val="Kommentaremne"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CA1106"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standardskrifttypeiafsnit"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004E0B37"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Ulstomtale">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardskrifttypeiafsnit"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004E0B37"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0021253A"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1188640221">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1659067527">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -3938,78 +4126,78 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{927084ED-50DE-489C-8E5A-7E6EDB4D4936}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2594</Characters>
+  <Pages>3</Pages>
+  <Words>500</Words>
+  <Characters>3698</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>162</Lines>
-  <Paragraphs>47</Paragraphs>
+  <Lines>184</Lines>
+  <Paragraphs>50</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Ansøgningsskema til klinisk lektorat</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2898</CharactersWithSpaces>
+  <CharactersWithSpaces>4148</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Ansøgningsskema til klinisk lektorat</dc:title>
   <dc:subject/>
   <dc:creator>Amalie Roland Dons</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentRemapped">
     <vt:lpwstr>true</vt:lpwstr>
   </property>